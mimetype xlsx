--- v0 (2025-10-07)
+++ v1 (2026-10-20)
@@ -1,84 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30527"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ipr.praha.eu\pracovni\150-PrurezoveProjekty\2022_jednotna_zelen\Vyhlaska\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\150-PrurezoveProjekty\2022_jednotna_zelen\Vyhlaska\_archiv\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8AACEDF7-9B21-48E1-9C10-F19203D59E6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{766CA233-174F-4BAC-A067-6326421749AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3FB14717-DD85-48A8-BD02-848C735341AE}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{11F2CEB6-B4F6-4B22-AEF6-E5E4EF740421}"/>
+    <workbookView xWindow="3180" yWindow="1335" windowWidth="22470" windowHeight="13170" xr2:uid="{11F2CEB6-B4F6-4B22-AEF6-E5E4EF740421}"/>
   </bookViews>
   <sheets>
     <sheet name="subjekty" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="78">
   <si>
+    <t>seznam subjektů (aktualizace 9/2026)</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>subjekty</t>
+  </si>
+  <si>
+    <t>správce</t>
+  </si>
+  <si>
+    <t>poskytovatel</t>
+  </si>
+  <si>
+    <t>udržovatel</t>
+  </si>
+  <si>
+    <t>neurčený</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
     <t>MČ Praha 1</t>
   </si>
   <si>
     <t>MČ Praha 2</t>
   </si>
   <si>
     <t>MČ Praha 3</t>
   </si>
   <si>
     <t>MČ Praha 4</t>
   </si>
   <si>
     <t>MČ Praha 5</t>
   </si>
   <si>
     <t>MČ Praha 6</t>
   </si>
   <si>
     <t>MČ Praha 7</t>
   </si>
   <si>
     <t>MČ Praha 8</t>
   </si>
   <si>
     <t>MČ Praha 9</t>
@@ -101,278 +125,261 @@
   <si>
     <t>MČ Praha 15</t>
   </si>
   <si>
     <t>MČ Praha 16</t>
   </si>
   <si>
     <t>MČ Praha 17</t>
   </si>
   <si>
     <t>MČ Praha 18</t>
   </si>
   <si>
     <t>MČ Praha 19</t>
   </si>
   <si>
     <t>MČ Praha 20</t>
   </si>
   <si>
     <t>MČ Praha 21</t>
   </si>
   <si>
     <t>MČ Praha 22</t>
   </si>
   <si>
+    <t>MČ Praha-Benice</t>
+  </si>
+  <si>
+    <t>MČ Praha-Běchovice</t>
+  </si>
+  <si>
+    <t>MČ Praha-Březiněves</t>
+  </si>
+  <si>
+    <t>MČ Praha-Dolní Chabry</t>
+  </si>
+  <si>
+    <t>MČ Praha-Dolní Měcholupy</t>
+  </si>
+  <si>
+    <t>MČ Praha-Dolní Počernice</t>
+  </si>
+  <si>
+    <t>MČ Praha-Dubeč</t>
+  </si>
+  <si>
+    <t>MČ Praha-Klánovice</t>
+  </si>
+  <si>
+    <t>MČ Praha-Koloděje</t>
+  </si>
+  <si>
+    <t>MČ Praha-Kolovraty</t>
+  </si>
+  <si>
+    <t>MČ Praha-Královice</t>
+  </si>
+  <si>
+    <t>MČ Praha-Kunratice</t>
+  </si>
+  <si>
+    <t>MČ Praha-Křeslice</t>
+  </si>
+  <si>
+    <t>MČ Praha-Libuš</t>
+  </si>
+  <si>
+    <t>MČ Praha-Lipence</t>
+  </si>
+  <si>
+    <t>MČ Praha-Lochkov</t>
+  </si>
+  <si>
+    <t>MČ Praha-Lysolaje</t>
+  </si>
+  <si>
+    <t>MČ Praha-Nebušice</t>
+  </si>
+  <si>
+    <t>MČ Praha-Nedvězí</t>
+  </si>
+  <si>
+    <t>MČ Praha-Petrovice</t>
+  </si>
+  <si>
+    <t>MČ Praha-Přední Kopanina</t>
+  </si>
+  <si>
+    <t>MČ Praha-Satalice</t>
+  </si>
+  <si>
+    <t>MČ Praha-Slivenec</t>
+  </si>
+  <si>
+    <t>MČ Praha-Suchdol</t>
+  </si>
+  <si>
+    <t>MČ Praha-Troja</t>
+  </si>
+  <si>
+    <t>MČ Praha-Velká Chuchle</t>
+  </si>
+  <si>
+    <t>MČ Praha-Vinoř</t>
+  </si>
+  <si>
+    <t>MČ Praha-Zbraslav</t>
+  </si>
+  <si>
+    <t>MČ Praha-Zličín</t>
+  </si>
+  <si>
+    <t>MČ Praha-Újezd</t>
+  </si>
+  <si>
+    <t>MČ Praha-Čakovice</t>
+  </si>
+  <si>
+    <t>MČ Praha-Ďáblice</t>
+  </si>
+  <si>
+    <t>MČ Praha-Řeporyje</t>
+  </si>
+  <si>
+    <t>MČ Praha-Šeberov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MČ Praha-Štěrboholy </t>
+  </si>
+  <si>
+    <t>MHMP-OCP</t>
+  </si>
+  <si>
+    <t>Technická správa komunikací hl. m. Prahy, a.s.</t>
+  </si>
+  <si>
+    <t>Stome a spoluvlastníci</t>
+  </si>
+  <si>
+    <t>Pražské vodovody a kanalizace, a.s.</t>
+  </si>
+  <si>
+    <t>MHMP-HOM</t>
+  </si>
+  <si>
     <t>CDSW</t>
   </si>
   <si>
     <t>GEPRO</t>
   </si>
   <si>
-    <t>MČ Praha-Běchovice</t>
-[...116 lines deleted...]
-    <t>neurčený</t>
+    <t>T-mapy</t>
+  </si>
+  <si>
+    <t>IPR Praha</t>
+  </si>
+  <si>
+    <t>Urbia s.r.o.</t>
+  </si>
+  <si>
+    <t>ACTON s.r.o.</t>
+  </si>
+  <si>
+    <t>nájemce objektu</t>
   </si>
   <si>
     <t>Lesy HMP firma</t>
-  </si>
-[...37 lines deleted...]
-    <t>MČ Praha-Kunratice</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{5B28426D-B274-428C-A7A7-60B9D628DB25}" name="Tabulka1" displayName="Tabulka1" ref="A2:E73" totalsRowShown="0">
   <autoFilter ref="A2:E73" xr:uid="{5B28426D-B274-428C-A7A7-60B9D628DB25}"/>
   <tableColumns count="5">
@@ -687,1234 +694,1223 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1211543E-602E-4AC6-B284-D7F006F9363A}">
   <dimension ref="A1:E73"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="G20" sqref="G20"/>
+    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="H5" sqref="H5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="35" customWidth="1"/>
+    <col min="2" max="2" width="42.5703125" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>67</v>
+        <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>70</v>
+        <v>3</v>
       </c>
       <c r="D2" t="s">
-        <v>58</v>
+        <v>4</v>
       </c>
       <c r="E2" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
       <c r="A3" s="2">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>63</v>
+        <v>6</v>
       </c>
       <c r="E3" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="C4" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D4" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E4" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D5" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E5" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="C6" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E6" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D7" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E7" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E8" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="C9" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E9" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="C10" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E10" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E11" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C12" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E12" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="C14" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E14" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E15" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E16" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E17" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C18" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E18" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C19" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E19" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E20" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C21" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D21" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E21" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="C22" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E22" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C23" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E23" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C24" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E24" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="C25" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E25" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="C26" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E26" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="C27" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E27" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C28" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D28" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E28" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D29" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E29" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C30" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E30" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="C31" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D31" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E31" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C32" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D32" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E32" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C33" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D33" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E33" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C34" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E34" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C35" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D35" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E35" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C36" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E36" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="C37" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E37" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C38" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D38" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E38" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C39" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D39" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E39" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="C40" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D40" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E40" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C41" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D41" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E41" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C42" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D42" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E42" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="C43" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D43" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E43" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="C44" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D44" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E44" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C45" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D45" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E45" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="C46" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D46" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E46" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="C47" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D47" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E47" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="C48" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D48" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E48" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="C49" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D49" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E49" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="C50" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D50" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E50" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="C51" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D51" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E51" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="C52" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D52" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E52" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C53" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D53" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E53" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="C54" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D54" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E54" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="C55" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D55" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E55" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="C56" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D56" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E56" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="C57" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D57" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E57" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="C58" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D58" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E58" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C59" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D59" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E59" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C60" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D60" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E60" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="C61" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E61" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62">
         <v>59</v>
       </c>
-      <c r="B62" t="s">
-        <v>59</v>
+      <c r="B62" s="3" t="s">
+        <v>66</v>
       </c>
       <c r="C62" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="E62" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C63" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64">
         <v>61</v>
       </c>
-      <c r="B64" t="s">
-        <v>61</v>
+      <c r="B64" s="3" t="s">
+        <v>68</v>
       </c>
       <c r="C64" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="C65" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="D66" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="D67" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D68" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
       <c r="D69" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70">
         <v>67</v>
       </c>
-      <c r="B70" t="s">
-        <v>68</v>
+      <c r="B70" s="3" t="s">
+        <v>74</v>
       </c>
       <c r="E70" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71">
         <v>68</v>
       </c>
-      <c r="B71" t="s">
-        <v>69</v>
+      <c r="B71" s="3" t="s">
+        <v>75</v>
       </c>
       <c r="E71" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="E72" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="E73" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Lejsková Karolina Mgr. (SPI/KPD)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>